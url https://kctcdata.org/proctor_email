--- v0 (2026-03-05)
+++ v1 (2026-04-29)
@@ -1,778 +1,558 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44AD0A4F" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="6527864D" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7148B9" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="00B14B83">
+    <w:p w14:paraId="38581BEE" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DFFBABF" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="00B14B83">
+    <w:p w14:paraId="273438C7" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16AC0D8D" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="00B14B83">
+    <w:p w14:paraId="1972F06E" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61909DBB" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="697E6009" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04000207" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="30371C53" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5A7A06" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="4D467AF0" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D07E37E" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="23E71A69" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AF0BCC" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="73ED0416" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206485B3" w14:textId="0F6119BD" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="66C2A6F1" w14:textId="202616D3" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:eastAsia="Roboto Medium" w:hAnsi="Roboto Medium" w:cs="Roboto Medium"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="0D3A7F"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:eastAsia="Roboto Medium" w:hAnsi="Roboto Medium" w:cs="Roboto Medium"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="0D3A7F"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>SUBJECT: 202</w:t>
-[...20 lines deleted...]
-      <w:r>
+        <w:t>SUBJECT:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4C17">
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:eastAsia="Roboto Medium" w:hAnsi="Roboto Medium" w:cs="Roboto Medium"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="0D3A7F"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>-202</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 2026-2027</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:eastAsia="Roboto Medium" w:hAnsi="Roboto Medium" w:cs="Roboto Medium"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="0D3A7F"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>KCTC Student Survey Proctor Information</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B69EFC8" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+        <w:t xml:space="preserve"> KCTC Student Survey Proctor Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548B5B91" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2097A2" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="0144B8B9" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dear </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;&lt;Teacher Name&gt;&gt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6602BD" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="00B14B83">
-[...8 lines deleted...]
-    <w:p w14:paraId="5783BAD1" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="446F4C07" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC47292" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Our district has agreed to participate in an important survey conducted by the Kansas Department for Aging and Disability Services Behavioral Health Services Commission called the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kansas Communities That Care (KCTC) Student Survey</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. The purpose of this survey is to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CEA0B1" w14:textId="77777777" w:rsidR="00D13E9B" w:rsidRDefault="00D13E9B">
-[...88 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="176C4207" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...246 lines deleted...]
-    <w:p w14:paraId="4E7CB852" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provide an anonymous platform for student voice.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This in turn provides insight into aspects of district youth attitudes and behaviors toward important topics such as substance use, mental health, bullying, and more. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2DCB1B" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply for or evaluate grant funding for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>services and programs that benefit students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD58601" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Track trends</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>occurring</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C829ADF" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Develop strategic school planning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, using data to determine which areas may need improvement, as well as what initiatives are working. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797C33ED" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE0FFEA" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ur district’s 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
@@ -820,60 +600,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, and 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> grade students will be participating in the student survey. We are asking for your help in doing this.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B7FCAE" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="00B14B83">
-[...8 lines deleted...]
-    <w:p w14:paraId="2A655F5A" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="4EC66E60" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D8545D2" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The survey will be </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>proctored</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -906,1969 +686,1617 @@
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="E84C22"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;&lt;insert day and date&gt;&gt;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students will need an entire class period to complete the survey. Please see the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
             <w:color w:val="1155CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>KCTC Pr</w:t>
-[...19 lines deleted...]
-          <w:t>ctor Page</w:t>
+          <w:t>KCTC Proctor Page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (kctcdata.org/proctor) for instructions on proctoring the survey to your class.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E07C5C2" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="00B14B83">
-[...8 lines deleted...]
-    <w:p w14:paraId="5B3A5095" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="6CD4672C" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B86F3AE" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Data from the KCTC Student Survey is posted online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
             <w:color w:val="CC9900"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>kctcdata.o</w:t>
-[...19 lines deleted...]
-          <w:t>g</w:t>
+          <w:t>kctcdata.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for each participating district and school in the spring. To view survey results, visit</w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
             <w:color w:val="CC9900"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>kctcdata.</w:t>
-[...19 lines deleted...]
-          <w:t>rg and click Login</w:t>
+          <w:t>kctcdata.org and click Login</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, create an account, and use the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>My Account</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">” feature to request access to your district or building data. Access to local survey results is granted by the superintendent of schools. You are encouraged to access relevant information about your school. County level results are publicly available. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67324B4E" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="733F14E1" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7FCDC0" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="5610DE31" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I will be coordinating the survey effort in our district. If you have any questions about the survey or these instructions, please do not hesitate to contact me. Thank you for your assistance!  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3504ED22" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="6028F1B7" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1909F58A" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="1DCDD33F" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1D6DD9" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="7C2DE296" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0BF8F2" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="075A985F" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;&lt;Name&gt;&gt; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785A30F4" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="39941C00" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;&lt;Organization&gt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37150710" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="0202FB47" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">cc: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&lt;&lt;Principal name&gt;&gt; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBCC58F" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="00B14B83"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="23716567" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="00B14B83">
+    <w:p w14:paraId="476E8D03" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451"/>
+    <w:p w14:paraId="77248B19" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451"/>
+    <w:p w14:paraId="4FF93B36" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451"/>
+    <w:p w14:paraId="27616DA5" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451"/>
+    <w:p w14:paraId="5FB8236A" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451"/>
+    <w:p w14:paraId="3633767F" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451"/>
+    <w:p w14:paraId="6F55A992" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451"/>
+    <w:p w14:paraId="44573229" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451"/>
+    <w:p w14:paraId="602C2CEE" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:eastAsia="Roboto Medium" w:hAnsi="Roboto Medium" w:cs="Roboto Medium"/>
           <w:color w:val="0D3A7F"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68138B7C" w14:textId="77777777" w:rsidR="004158AB" w:rsidRDefault="004158AB">
-      <w:pPr>
+    <w:p w14:paraId="19C47EBB" w14:textId="52661736" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="0D3A7F"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>Asunto:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4C17">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="0D3A7F"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> 2026-2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:color w:val="0D3A7F"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KCTC Encuesta de Estudiantes Carta información de p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rocuradores de la encuesta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223E7E5D" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Estimado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &lt;&lt; Nombre del maestro &gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528272A0" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nuestro distrito ha aceptado ayudar con una importante encuesta que está llevando a cabo la Comisión de Servicios de Salud del Comportamiento del Departamento de Servicios para Personas Mayores y Discapacitados de Kansas llamada la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004158AB">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Encuesta de Estudiantes de las Comunidades de Kansas que Cuidan (KCTC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="004158AB">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="004158AB">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="004158AB">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>propósito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="004158AB">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>encuesta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717450D8" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00112451">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="164E5DD1" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proporcionar una plataforma anónima para la voz de los estudiantes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Esto, a su vez, proporciona información sobre aspectos de las actitudes y comportamientos de los jóvenes del distrito hacia temas importantes como el consumo de sustancias, la salud mental, el acoso escolar y más.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5771CB67" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solicitar o evaluar subvenciones para </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>servicios y programas que beneficien a los estudiantes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43951C43" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitorear las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>tendencias a lo largo del tiempo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6A1B1E" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Desarrollar una planificación escolar estratégica,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizando datos para determinar qué áreas pueden necesitar mejora, así como qué iniciativas están funcionando.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639F3380" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D879B06" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="21"/>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="004158AB">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los estudiantes de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>sexto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>octavo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>décimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>duodécimo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>grado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de nuestro distrito participarán en la encuesta estudiantil. Estamos pidiendo su ayuda para hacerlo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06533A1B" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E8DA47" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>La encuesta se administrará durante su</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &lt;&lt; inserte el período de clases &gt;&gt; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>&lt;&lt; inserte el día y la fecha &gt;&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>. Los estudiantes necesitarán un período de clase completo para completar la encuesta. Consulte la página web de procuradores de la encuesta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(kctcdata.org/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>proctor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) para obtener instrucciones sobre cómo administrar la encuesta a su clase. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0A9FAD" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9C6712" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los datos de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:i/>
-          <w:sz w:val="21"/>
-[...674 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">la Encuesta de Estudiantes de </w:t>
       </w:r>
-      <w:r w:rsidRPr="004158AB">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>KCTC se publican en línea en</w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="004158AB">
+        <w:r w:rsidRPr="00FF4C17">
           <w:rPr>
             <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="004158AB">
+        <w:r w:rsidRPr="00FF4C17">
           <w:rPr>
             <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
             <w:color w:val="1155CC"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>kctcdata.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004158AB">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> para cada distrito y escuela participantes. Para ver los resultados de la encuesta, visite</w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="004158AB">
+        <w:r w:rsidRPr="00FF4C17">
           <w:rPr>
             <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="004158AB">
+        <w:r w:rsidRPr="00FF4C17">
           <w:rPr>
             <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
             <w:color w:val="1155CC"/>
-            <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>kctcdata.org y haga clic en "</w:t>
+          <w:t>kctcdata.org y haga clic en "Login</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="004158AB">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>”, cree una cuenta y use la función "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004158AB">
+      <w:r w:rsidRPr="00FF4C17">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>My</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004158AB">
+      <w:r w:rsidRPr="00FF4C17">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004158AB">
+      <w:r w:rsidRPr="00FF4C17">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Account</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004158AB">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">" para solicitar acceso a los datos de su distrito o edificio. El superintendente de escuelas otorga acceso a los resultados de la encuesta local. Se le anima a acceder a información relevante sobre su escuela. Los resultados a nivel de condado están disponibles públicamente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02408D1D" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRPr="004158AB" w:rsidRDefault="004158AB">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+    <w:p w14:paraId="7A2AF25B" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017238A7" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRPr="004158AB" w:rsidRDefault="004158AB">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+    <w:p w14:paraId="5CA07E93" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Estaré coordinando el esfuerzo de la encuesta en nuestro distrito. Si tiene alguna pregunta sobre la encuesta o estas instrucciones, no dude en ponerse en contacto conmigo. ¡Gracias por su asistencia! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F40B1B" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRPr="004158AB" w:rsidRDefault="004158AB">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+    <w:p w14:paraId="1424AE70" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5ACA44" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRPr="004158AB" w:rsidRDefault="004158AB">
-[...12 lines deleted...]
-          <w:szCs w:val="21"/>
+    <w:p w14:paraId="5E44BAC7" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Sinceramente, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0E7A04" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRPr="004158AB" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="0DBE5810" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004158AB">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226B92F1" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRPr="004158AB" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="5A450346" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004158AB">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;&lt;Nombre&gt;&gt; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F0F6D4" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRPr="004158AB" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="249B8DBE" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004158AB">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;&lt;Organización&gt;&gt; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E39DD3D" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRPr="004158AB" w:rsidRDefault="004158AB">
-[...18 lines deleted...]
-    <w:p w14:paraId="075C35F8" w14:textId="06FD1DA2" w:rsidR="00B14B83" w:rsidRPr="00901C03" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="7E99686B" w14:textId="77777777" w:rsidR="00112451" w:rsidRPr="00FF4C17" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto Medium" w:eastAsia="Roboto Medium" w:hAnsi="Roboto Medium" w:cs="Roboto Medium"/>
           <w:color w:val="0D3A7F"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004158AB">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>cc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004158AB">
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00FF4C17">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="004158AB">
+      <w:r w:rsidRPr="00FF4C17">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="21"/>
-          <w:szCs w:val="21"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;&lt; Nombre principal &gt;&gt; </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B14B83" w:rsidRPr="00901C03">
+    <w:sectPr w:rsidR="00112451" w:rsidRPr="00FF4C17">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="630" w:right="1170" w:bottom="90" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="252813AD" w14:textId="77777777" w:rsidR="004158AB" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="40A5326E" w14:textId="77777777" w:rsidR="001F2ED3" w:rsidRDefault="001F2ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="263F2BB8" w14:textId="77777777" w:rsidR="004158AB" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="5357E0EE" w14:textId="77777777" w:rsidR="001F2ED3" w:rsidRDefault="001F2ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{54DB2449-1896-411B-A1F4-4374FE370BF5}"/>
-    <w:embedBold r:id="rId2" w:fontKey="{5E09A971-B6AC-498F-9758-78CD15471CCA}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{CB426C7F-1D8E-44D8-AB34-B3517A44FA80}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{AFC92EC9-257B-452F-9156-E77DC905F9E9}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{5D60D2FB-90AA-491C-8A33-9FE1904D1839}"/>
-    <w:embedItalic r:id="rId4" w:fontKey="{AE92C235-A546-417C-A379-D85F30E92E38}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{D67671D1-78B8-4A3F-B56E-174DD7F0F5E6}"/>
   </w:font>
   <w:font w:name="Quattrocento Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000BF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{0C5C4FEB-159A-4601-B50E-7C49B795845E}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{E402636C-A9B0-4348-AA3B-55DC258FC1E5}"/>
   </w:font>
   <w:font w:name="Roboto Medium">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{6A40EB39-C039-4843-B10F-9D4CB01862A6}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{41B5599F-D44D-42AF-BC61-E8F171A61F60}"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{18AB0A63-DADD-4F0F-A3C6-1C767F9FCBEF}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId10" w:fontKey="{DE603BF8-2E82-4E3B-A0C2-94C3FE91395E}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{898671A3-E032-4EE0-8EAA-E5AB915272A7}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{C853641B-7919-46C5-A47C-85CC1757C6B0}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{306EF821-9766-4CDD-90E1-0BC4DDD77026}"/>
+    <w:embedBoldItalic r:id="rId9" w:fontKey="{D6E81D8E-9437-433F-98A5-7A5C3C107401}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{E187D27A-60A3-44EB-AE89-7D5B2017320E}"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{3E57C3AE-86A3-4937-9AC8-E8AFA06F8E5F}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EE218E4" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="00B14B83">
+  <w:p w14:paraId="7B25F9F1" w14:textId="729C741F" w:rsidR="00112451" w:rsidRDefault="00FF4C17">
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00FF4C17">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
-      <w:t>Revised March 202</w:t>
+      <w:t xml:space="preserve">Revised March 2026  </w:t>
     </w:r>
-    <w:sdt>
-[...24 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00FF4C17">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">                                </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FF4C17">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">           </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FF4C17">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FF4C17">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">     SEKESC IRB STUDY#202</w:t>
+      <w:t xml:space="preserve">     SEKESC IRB STUDY#2026-03</w:t>
     </w:r>
-    <w:sdt>
-[...40 lines deleted...]
-    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4624D4C6" w14:textId="77777777" w:rsidR="004158AB" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="028C1050" w14:textId="77777777" w:rsidR="001F2ED3" w:rsidRDefault="001F2ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A83C853" w14:textId="77777777" w:rsidR="004158AB" w:rsidRDefault="004158AB">
+    <w:p w14:paraId="721C612C" w14:textId="77777777" w:rsidR="001F2ED3" w:rsidRDefault="001F2ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3544EC21" w14:textId="77777777" w:rsidR="00B14B83" w:rsidRDefault="004158AB">
+  <w:p w14:paraId="3A15E186" w14:textId="77777777" w:rsidR="00112451" w:rsidRDefault="00000000">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="674229E8" wp14:editId="704E9673">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="5E853673" wp14:editId="3786AFB9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="5628044" cy="1509713"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="0" distR="0"/>
-          <wp:docPr id="3" name="image1.png"/>
+          <wp:docPr id="4" name="image1.png"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5628044" cy="1509713"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43596C20"/>
+    <w:nsid w:val="0BA67ECD"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A852EA06"/>
+    <w:tmpl w:val="A32E8444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -2935,53 +2363,53 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="715234D3"/>
+    <w:nsid w:val="5372019C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8EE44CA6"/>
+    <w:tmpl w:val="E604DD6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -3047,136 +2475,127 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="909072270">
+  <w:num w:numId="1" w16cid:durableId="696471866">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="898370615">
+  <w:num w:numId="2" w16cid:durableId="2051873808">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B14B83"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00DC3432"/>
+    <w:rsidRoot w:val="00112451"/>
+    <w:rsid w:val="00112451"/>
+    <w:rsid w:val="001F2ED3"/>
+    <w:rsid w:val="00330089"/>
+    <w:rsid w:val="00FF4C17"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0C5F1B02"/>
-  <w15:docId w15:val="{81CBDA1F-16CE-4AF6-96E7-EDBD25716DEB}"/>
+  <w14:docId w14:val="13C7B79E"/>
+  <w15:docId w15:val="{02FF5CCD-0D0E-4BD4-9BAE-16615D6EC533}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3533,281 +2952,289 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
-  </w:style>
-[...9 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004158AB"/>
+    <w:rsid w:val="00FF4C17"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004158AB"/>
+    <w:rsid w:val="00FF4C17"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004158AB"/>
+    <w:rsid w:val="00FF4C17"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004158AB"/>
+    <w:rsid w:val="00FF4C17"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kctcdata.org/proctor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kctcdata.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kctcdata.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://results.kctcdata.org/Account/Login" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://results.kctcdata.org/Account/Login" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://results.kctcdata.org/Account/Login" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kctcdata.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://results.kctcdata.org/Account/Login" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4096,83 +3523,67 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhsfExr6/K3zfJSB1o4NzrzSsTDaQ==">CgMxLjAaGgoBMBIVChMIBCoPCgtBQUFCZ3c3eEo3QRABGhoKATESFQoTCAQqDwoLQUFBQmd3N3hKN0EQAhoaCgEyEhUKEwgEKg8KC0FBQUJndzd4SjdFEAEaGgoBMxIVChMIBCoPCgtBQUFCZ3c3eEo3RRACGhoKATQSFQoTCAQqDwoLQUFBQmd3N3hKX0kQARoaCgE1EhUKEwgEKg8KC0FBQUJndzd4Sl9JEAEaGgoBNhIVChMIBCoPCgtBQUFCZ3c3eEpfSRABGhoKATcSFQoTCAQqDwoLQUFBQmd3N3hKX0kQARoaCgE4EhUKEwgEKg8KC0FBQUJndzd4Sl9JEAEaGgoBORIVChMIBCoPCgtBQUFCZ3c3eEpfSRABGhsKAjEwEhUKEwgEKg8KC0FBQUJndzd4Sl9JEAEaGwoCMTESFQoTCAQqDwoLQUFBQmd3N3hKX0kQARobCgIxMhIVChMIBCoPCgtBQUFCZ3c3eEpfSRABGhsKAjEzEhUKEwgEKg8KC0FBQUJndzd4Sl9JEAIaGwoCMTQSFQoTCAQqDwoLQUFBQmd3N3hKX0kQAhobCgIxNRIVChMIBCoPCgtBQUFCZ3c3eEpfSRACGhsKAjE2EhUKEwgEKg8KC0FBQUJndzd4Sl9JEAIaGwoCMTcSFQoTCAQqDwoLQUFBQmd3N3hKX0kQAhobCgIxOBIVChMIBCoPCgtBQUFCZ3c3eEpfSRACGhsKAjE5EhUKEwgEKg8KC0FBQUJndzd4Sl9JEAIaGwoCMjASFQoTCAQqDwoLQUFBQmd3N3hKLU0QARobCgIyMRIVChMIBCoPCgtBQUFCZ3c3eEotTRACGhsKAjIyEhUKEwgEKg8KC0FBQUJndzd4Si1REAEaGwoCMjMSFQoTCAQqDwoLQUFBQmd3N3hKLVEQAhobCgIyNBIVChMIBCoPCgtBQUFCZ3c3eEtDdxACGhsKAjI1EhUKEwgEKg8KC0FBQUJndzd4S0N3EAIaGwoCMjYSFQoTCAQqDwoLQUFBQmd3N3hLQ3cQAhobCgIyNxIVChMIBCoPCgtBQUFCZ3c3eEtDdxACGhsKAjI4EhUKEwgEKg8KC0FBQUJndzd4S0N3EAIaGwoCMjkSFQoTCAQqDwoLQUFBQmd3N3hLQ3cQAhobCgIzMBIVChMIBCoPCgtBQUFCZ3c3eEtDMBABGhsKAjMxEhUKEwgEKg8KC0FBQUJndzd4S0MwEAEaGwoCMzISFQoTCAQqDwoLQUFBQmd3N3hLQzAQARobCgIzMxIVChMIBCoPCgtBQUFCZ3c3eEtDMBABGhsKAjM0EhUKEwgEKg8KC0FBQUJndzd4S0MwEAEaGwoCMzUSFQoTCAQqDwoLQUFBQmd3N3hLQzAQARobCgIzNhIVChMIBCoPCgtBQUFCZ3c3eEtDMBABGhsKAjM3EhUKEwgEKg8KC0FBQUJndzd4S0MwEAEaGwoCMzgSFQoTCAQqDwoLQUFBQmd3N3hLQzAQARobCgIzORIVChMIBCoPCgtBQUFCZ3c3eEo3SRACGhsKAjQwEhUKEwgEKg8KC0FBQUJndzd4SjdJEAEaGwoCNDESFQoTCAQqDwoLQUFBQmd3N3hKN00QARobCgI0MhIVChMIBCoPCgtBQUFCZ3c3eEo3TRACGhsKAjQzEhUKEwgEKg8KC0FBQUJndzd4SjdREAIaGwoCNDQSFQoTCAQqDwoLQUFBQmd3N3hKN1EQASLuAgoLQUFBQmd3N3hLQzASugIKC0FBQUJndzd4S0MwEgtBQUFCZ3c3eEtDMBoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAzMzgzMzA4OTY3NTgwNjMxNTI1KAA4ADCbn67M3DI46K63zNwySp8BCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMad8LX2uQBcRpvCmsKZVByb3BvcmNpb25hciB1bmEgcGxhdGFmb3JtYSBhbsOzbmltYSBwYXJhIGxhIHZveiBkZSBsb3MgZXN0dWRpYW50ZXMuIEVzdG8sIGEgc3UgdmV6LCBwcm9wb3JjaW9uYSBpbmZvEAEYARABWgxxM3M2aWdqcGxqb3ByAiAAeACCARRzdWdnZXN0LnM0djQxcXZoYTlrc5oBBggAEAAYABibn67M3DIg6K63zNwyQhRzdWdnZXN0LnM0djQxcXZoYTlrcyLcAwoLQUFBQmd3N3hKX0kSqAMKC0FBQUJndzd4Sl9JEgtBQUFCZ3c3eEpfSRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAzMzgzMzA4OTY3NTgwNjMxNTI1KAA4ADDVtKPL3DI4ga+0zNwySo0CCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMa5AHC19rkAd0BCtoBCmoKZFByb3ZpZGUgYW4gYW5vbnltb3VzIHBsYXRmb3JtIGZvciBzdHVkZW50IHZvaWNlLiBUaGlzIGluIHR1cm4gcHJvdmlkZXMgaW5zaWdodCBpbnRvIGFzcGVjdHMgb2YgZGlzdHIQARgBEmoKZEdhdGhlciBpbmZvcm1hdGlvbiBuZWVkZWQgdG8gcGxhbiBwcmV2ZW50aW9uIHN0cmF0ZWdpZXMgYWRkcmVzc2luZyBzdWNoIHByb2JsZW1zIGFzIGFsY29ob2wsIHRvYmFjY28QARgBGAFaDDQ5dDBoY2RvZjhtNXICIAB4AIIBFHN1Z2dlc3QucDZ2bGVnZ2h3aWxmmgEGCAAQABgAGNW0o8vcMiCBr7TM3DJCFHN1Z2dlc3QucDZ2bGVnZ2h3aWxmIu8CCgtBQUFCZ3c3eEtDdxK7AgoLQUFBQmd3N3hLQ3cSC0FBQUJndzd4S0N3Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDMzODMzMDg5Njc1ODA2MzE1MjUoADgAMMTlrczcMjjY6a3M3DJKoAEKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxp4wtfa5AFyEnAKbApmUmVjb3BpbGFyIGxhIGluZm9ybWFjacOzbiBuZWNlc2FyaWEgcGFyYSBwbGFuaWZpY2FyIGVzdHJhdGVnaWFzIGRlIHByZXZlbmNpw7NuIHBhcmEgYWJvcmRhciBwcm9ibGVtYXMgEAEYARABWgxpYmZobmZoOXh3dzZyAiAAeACCARRzdWdnZXN0LnVoeGp3ZTVsY21kNJoBBggAEAAYABjE5a3M3DIg2OmtzNwyQhRzdWdnZXN0LnVoeGp3ZTVsY21kNCKSAgoLQUFBQmd3N3hKN1ES3gEKC0FBQUJndzd4SjdREgtBQUFCZ3c3eEo3URoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAzMzgzMzA4OTY3NTgwNjMxNTI1KAA4ADDju/fK3DI4ysz3ytwySkQKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxocwtfa5AEWChQKBwoBNBABGAASBwoBNhABGAAYAVoMc21oMGIwdTB6dzI2cgIgAHgAggEUc3VnZ2VzdC5xZDh4M2F0MzM3bnOaAQYIABAAGAAY47v3ytwyIMrM98rcMkIUc3VnZ2VzdC5xZDh4M2F0MzM3bnMikgIKC0FBQUJndzd4Si1REt4BCgtBQUFCZ3c3eEotURILQUFBQmd3N3hKLVEaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMzM4MzMwODk2NzU4MDYzMTUyNSgAOAAw6KGPy9wyOM+lj8vcMkpECiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaHMLX2uQBFgoUCgcKATYQARgAEgcKATUQARgAGAFaDGR5YndyZnNmb2ltbXICIAB4AIIBFHN1Z2dlc3QucDRyczJnNWZyNDh0mgEGCAAQABgAGOihj8vcMiDPpY/L3DJCFHN1Z2dlc3QucDRyczJnNWZyNDh0IpICCgtBQUFCZ3c3eEotTRLeAQoLQUFBQmd3N3hKLU0SC0FBQUJndzd4Si1NGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDMzODMzMDg5Njc1ODA2MzE1MjUoADgAMIaMj8vcMjjIj4/L3DJKRAokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhzC19rkARYKFAoHCgE1EAEYABIHCgE0EAEYABgBWgx0dDQyNHg0ZGdwM3FyAiAAeACCARRzdWdnZXN0LmZrOW4zZDNwMDB1b5oBBggAEAAYABiGjI/L3DIgyI+Py9wyQhRzdWdnZXN0LmZrOW4zZDNwMDB1byKSAgoLQUFBQmd3N3hKN0US3gEKC0FBQUJndzd4SjdFEgtBQUFCZ3c3eEo3RRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAzMzgzMzA4OTY3NTgwNjMxNTI1KAA4ADDTyPbK3DI4+sv2ytwySkQKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxocwtfa5AEWChQKBwoBNhABGAASBwoBNRABGAAYAVoMOWxsMmlxYzI4OHRlcgIgAHgAggEUc3VnZ2VzdC5ya2k2ZGt3djcwejiaAQYIABAAGAAY08j2ytwyIPrL9srcMkIUc3VnZ2VzdC5ya2k2ZGt3djcwejgijgIKC0FBQUJndzd4SjdBEtwBCgtBQUFCZ3c3eEo3QRILQUFBQmd3N3hKN0EaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMzM4MzMwODk2NzU4MDYzMTUyNSgAOAAw3q32ytwyOPOx9srcMkpECiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaHMLX2uQBFgoUCgcKATUQARgAEgcKATQQARgAGAFaDDd3Y2F6amI0anZzcHICIAB4AIIBEnN1Z2dlc3QuczNydzNjc3phMpoBBggAEAAYABjerfbK3DIg87H2ytwyQhJzdWdnZXN0LnMzcnczY3N6YTIikAIKC0FBQUJndzd4SjdNEt0BCgtBQUFCZ3c3eEo3TRILQUFBQmd3N3hKN00aDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMzM4MzMwODk2NzU4MDYzMTUyNSgAOAAw1K73ytwyOIGy98rcMkpECiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaHMLX2uQBFgoUCgcKATUQARgAEgcKATQQARgAGAFaDGRkangzZ2lzaDZuc3ICIAB4AIIBE3N1Z2dlc3Qud29iYTU5d29yN2iaAQYIABAAGAAY1K73ytwyIIGy98rcMkITc3VnZ2VzdC53b2JhNTl3b3I3aCKSAgoLQUFBQmd3N3hKN0kS3gEKC0FBQUJndzd4SjdJEgtBQUFCZ3c3eEo3SRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAzMzgzMzA4OTY3NTgwNjMxNTI1KAA4ADD1j/fK3DI47Jb3ytwySkQKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxocwtfa5AEWChQKBwoBNRABGAASBwoBNBABGAAYAVoMcnF0czAybWc5NWpycgIgAHgAggEUc3VnZ2VzdC5jZHJmam54a202cmOaAQYIABAAGAAY9Y/3ytwyIOyW98rcMkIUc3VnZ2VzdC5jZHJmam54a202cmMyCGguZ2pkZ3hzOABqIgoUc3VnZ2VzdC5lZHZjbWVtbThlbXESCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5tdnlkbzVjeGZkNWMSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5wbWljYmh3c3p6dnoSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5oZHZqYjdqMTIzMjYSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5mOWJ1bmRwcjd2aWISCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5zNHY0MXF2aGE5a3MSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5qeDU3MmJoem43ZXUSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5xcWpzdjZpN2dndHISCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5wNnZsZWdnaHdpbGYSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5sdGNqeXIyYW16ZTYSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC44ZG52bnY5cHU2NDYSCkNhcmV5IEJ1c2hqIQoTc3VnZ2VzdC5lYTZ5ZHZrbmVmeRIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LjlscDdhbDdxcmsydhIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LjJjMXVnOWxzeGdleBIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LnVoeGp3ZTVsY21kNBIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LmR5NGMzNWUwdGd6YRIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LjR5Zjk0OHdscGh6NxIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LmIzNGd2aTN2bHlndBIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0Lmo2cGpuNnVuemc5dxIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0Ljh1N2U1N2thNG56MRIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LnFkOHgzYXQzMzducxIKQ2FyZXkgQnVzaGohChNzdWdnZXN0LndidTgxY2ZhbGRsEgpDYXJleSBCdXNoaiIKFHN1Z2dlc3QucDRyczJnNWZyNDh0EgpDYXJleSBCdXNoaiAKEnN1Z2dlc3QubjhwcXFsYTlsdRIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LnlmamVzMjZleGxocxIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LmZrOW4zZDNwMDB1bxIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LjRmbWZ4MmhuMTZkdRIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0Lmh4eWszMjl1ZHk3YRIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LnJraTZka3d2NzB6OBIKQ2FyZXkgQnVzaGogChJzdWdnZXN0LnMzcnczY3N6YTISCkNhcmV5IEJ1c2hqIQoTc3VnZ2VzdC53b2JhNTl3b3I3aBIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LmNkcmZqbnhrbTZyYxIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LjUwbW5qMHNoYWg0ZRIKQ2FyZXkgQnVzaGoiChRzdWdnZXN0LnA5Njg1YXhxNDJuZhIKQ2FyZXkgQnVzaHIhMWtzNVdpM1RuVXNsSkgzUFV4MUx6VVdDT3ZJQzREeGtJ</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgyfm5T/H59dYFjB7iIpK6g5Rrp3w==">CgMxLjAyCGguZ2pkZ3hzOABqIgoUc3VnZ2VzdC5ya2k2ZGt3djcwejgSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5zNHY0MXF2aGE5a3MSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5xZDh4M2F0MzM3bnMSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5wNnZsZWdnaHdpbGYSCkNhcmV5IEJ1c2hqIAoSc3VnZ2VzdC5zM3J3M2NzemEyEgpDYXJleSBCdXNoaiEKE3N1Z2dlc3Qud29iYTU5d29yN2gSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5wNHJzMmc1ZnI0OHQSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC51aHhqd2U1bGNtZDQSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5jZHJmam54a202cmMSCkNhcmV5IEJ1c2hqIgoUc3VnZ2VzdC5mazluM2QzcDAwdW8SCkNhcmV5IEJ1c2hyITFsYjJNN0NIMndnU1hFTVJybzA2a3lUTVRrV3ZFeUg5eA==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>756</Words>
-  <Characters>4311</Characters>
+  <Words>721</Words>
+  <Characters>4111</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5057</CharactersWithSpaces>
+  <CharactersWithSpaces>4823</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Carey Bush</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>